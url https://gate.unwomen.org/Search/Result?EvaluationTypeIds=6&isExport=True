--- v0 (2026-06-15)
+++ v1 (2026-08-14)
@@ -1,53 +1,53 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1067c777aae042a8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b286e4b564374fbc9644868be8bcc74d.psmdcp" Id="R97246338e0b5452c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1e9f411b27f74911" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/cea0570593f24f62adb08e6d77ef8d87.psmdcp" Id="R8b77c076373b4b1b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Evaluations" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames>
-    <x:definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">Evaluations!$A$1:$E$80</x:definedName>
+    <x:definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">Evaluations!$A$1:$E$79</x:definedName>
   </x:definedNames>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Evaluation</x:t>
   </x:si>
   <x:si>
     <x:t>Evaluation Type</x:t>
   </x:si>
   <x:si>
     <x:t>Unit/Country</x:t>
   </x:si>
   <x:si>
     <x:t>Completion Year</x:t>
   </x:si>
   <x:si>
     <x:t>Quality Rating</x:t>
   </x:si>
   <x:si>
     <x:t>Evaluación de Medio Término de la Nota Estratégica 2022-2026</x:t>
   </x:si>
@@ -274,53 +274,50 @@
     <x:t>Gender and Agriculture Program Mid Term Evaluation</x:t>
   </x:si>
   <x:si>
     <x:t>Satisfactory</x:t>
   </x:si>
   <x:si>
     <x:t>Kenya Country Strategy Mid-Term Evaluation</x:t>
   </x:si>
   <x:si>
     <x:t>Mid Term Evaluation of the WEE BE Funded Project in Gaza Province</x:t>
   </x:si>
   <x:si>
     <x:t>Mid-Term evaluation of GBG project</x:t>
   </x:si>
   <x:si>
     <x:t>Midterm Evaluation of the Securing Rights and Improving Livelihoods of Women project</x:t>
   </x:si>
   <x:si>
     <x:t>Egypt</x:t>
   </x:si>
   <x:si>
     <x:t>Thematic Evaluation of UN Women’s Humanitarian Action  in the Arab States Region</x:t>
   </x:si>
   <x:si>
     <x:t>Access to Justice as a prevention mechanism to EVAW Regional Evaluation</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t xml:space="preserve">Final evaluation of the project « d’appui à la promotion des droits des femmes et des filles (PAPDFF) » [Support to the promotion of women’s and girl’s rights] with the Ministry of Justice </x:t>
   </x:si>
   <x:si>
     <x:t>Mid Term Evaluation of Pacific Regional EVAW Facility Fund</x:t>
   </x:si>
   <x:si>
     <x:t>Mid-Term Evaluation of Joint Programme on Prevention of Gender-Based Violence Against Adolescent Girls and Young Women</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">MID-TERM EVALUATION OF THE CHINA GENDER FUND </x:t>
   </x:si>
   <x:si>
     <x:t>China</x:t>
   </x:si>
   <x:si>
     <x:t>Mid-Term Evaluation of UNW South Sudan Strategic Note 2014 - 2016</x:t>
   </x:si>
   <x:si>
     <x:t>South Sudan</x:t>
   </x:si>
   <x:si>
     <x:t>UN Joint Programme on Gender Equality (UNJPGE) Midterm Evaluation</x:t>
   </x:si>
   <x:si>
     <x:t>Uganda</x:t>
   </x:si>
@@ -806,51 +803,51 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:E80"/>
+  <x:dimension ref="A1:E79"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0">
       <x:pane xSplit="0" ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozenSplit"/>
     </x:sheetView>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="20.710625" style="1" customWidth="1"/>
     <x:col min="2" max="2" width="15.710625" style="1" customWidth="1"/>
     <x:col min="3" max="3" width="20.710625" style="1" customWidth="1"/>
     <x:col min="4" max="4" width="15.710625" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="13.853482" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:5" ht="14.25" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="D1" s="3" t="s">
@@ -1645,588 +1642,571 @@
     <x:row r="48" spans="1:5" ht="14.25" customHeight="1">
       <x:c r="A48" s="4" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B48" s="4" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C48" s="4" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="D48" s="5">
         <x:v>2016</x:v>
       </x:c>
       <x:c r="E48" s="5" t="s">
         <x:v>18</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:5" ht="14.25" customHeight="1">
       <x:c r="A49" s="4" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="B49" s="4" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C49" s="4" t="s">
-        <x:v>34</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="D49" s="5">
         <x:v>2016</x:v>
       </x:c>
       <x:c r="E49" s="5" t="s">
         <x:v>80</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:5" ht="14.25" customHeight="1">
       <x:c r="A50" s="4" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="B50" s="4" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C50" s="4" t="s">
-        <x:v>17</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="D50" s="5">
         <x:v>2016</x:v>
       </x:c>
       <x:c r="E50" s="5" t="s">
-        <x:v>80</x:v>
+        <x:v>28</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:5" ht="14.25" customHeight="1">
       <x:c r="A51" s="4" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="B51" s="4" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C51" s="4" t="s">
-        <x:v>30</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="D51" s="5">
         <x:v>2016</x:v>
       </x:c>
       <x:c r="E51" s="5" t="s">
         <x:v>28</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:5" ht="14.25" customHeight="1">
       <x:c r="A52" s="4" t="s">
-        <x:v>91</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="B52" s="4" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C52" s="4" t="s">
-        <x:v>92</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="D52" s="5">
         <x:v>2016</x:v>
       </x:c>
       <x:c r="E52" s="5" t="s">
-        <x:v>28</x:v>
+        <x:v>18</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:5" ht="14.25" customHeight="1">
       <x:c r="A53" s="4" t="s">
-        <x:v>93</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="B53" s="4" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C53" s="4" t="s">
-        <x:v>94</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="D53" s="5">
         <x:v>2016</x:v>
       </x:c>
       <x:c r="E53" s="5" t="s">
-        <x:v>18</x:v>
+        <x:v>28</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:5" ht="14.25" customHeight="1">
       <x:c r="A54" s="4" t="s">
-        <x:v>95</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="B54" s="4" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C54" s="4" t="s">
-        <x:v>96</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="D54" s="5">
-        <x:v>2016</x:v>
+        <x:v>2015</x:v>
       </x:c>
       <x:c r="E54" s="5" t="s">
         <x:v>28</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:5" ht="14.25" customHeight="1">
       <x:c r="A55" s="4" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="B55" s="4" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C55" s="4" t="s">
-        <x:v>78</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="D55" s="5">
         <x:v>2015</x:v>
       </x:c>
       <x:c r="E55" s="5" t="s">
         <x:v>28</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:5" ht="14.25" customHeight="1">
       <x:c r="A56" s="4" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="B56" s="4" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C56" s="4" t="s">
-        <x:v>36</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="D56" s="5">
         <x:v>2015</x:v>
       </x:c>
       <x:c r="E56" s="5" t="s">
-        <x:v>28</x:v>
+        <x:v>18</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:5" ht="14.25" customHeight="1">
       <x:c r="A57" s="4" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="B57" s="4" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C57" s="4" t="s">
-        <x:v>57</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="D57" s="5">
         <x:v>2015</x:v>
       </x:c>
       <x:c r="E57" s="5" t="s">
-        <x:v>18</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:5" ht="14.25" customHeight="1">
       <x:c r="A58" s="4" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="B58" s="4" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C58" s="4" t="s">
-        <x:v>78</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="D58" s="5">
         <x:v>2015</x:v>
       </x:c>
       <x:c r="E58" s="5" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:5" ht="14.25" customHeight="1">
       <x:c r="A59" s="4" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="B59" s="4" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C59" s="4" t="s">
-        <x:v>22</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="D59" s="5">
-        <x:v>2015</x:v>
+        <x:v>2014</x:v>
       </x:c>
       <x:c r="E59" s="5" t="s">
-        <x:v>8</x:v>
+        <x:v>80</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:5" ht="14.25" customHeight="1">
       <x:c r="A60" s="4" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="B60" s="4" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C60" s="4" t="s">
-        <x:v>67</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="D60" s="5">
         <x:v>2014</x:v>
       </x:c>
       <x:c r="E60" s="5" t="s">
         <x:v>80</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:5" ht="14.25" customHeight="1">
       <x:c r="A61" s="4" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="B61" s="4" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C61" s="4" t="s">
-        <x:v>47</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="D61" s="5">
-        <x:v>2014</x:v>
+        <x:v>2013</x:v>
       </x:c>
       <x:c r="E61" s="5" t="s">
-        <x:v>80</x:v>
+        <x:v>105</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:5" ht="14.25" customHeight="1">
       <x:c r="A62" s="4" t="s">
-        <x:v>104</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="B62" s="4" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C62" s="4" t="s">
-        <x:v>105</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="D62" s="5">
         <x:v>2013</x:v>
       </x:c>
       <x:c r="E62" s="5" t="s">
-        <x:v>106</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:5" ht="14.25" customHeight="1">
       <x:c r="A63" s="4" t="s">
-        <x:v>107</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="B63" s="4" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C63" s="4" t="s">
-        <x:v>108</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="D63" s="5">
-        <x:v>2013</x:v>
+        <x:v>2012</x:v>
       </x:c>
       <x:c r="E63" s="5" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:5" ht="14.25" customHeight="1">
       <x:c r="A64" s="4" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="B64" s="4" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C64" s="4" t="s">
-        <x:v>24</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="D64" s="5">
         <x:v>2012</x:v>
       </x:c>
       <x:c r="E64" s="5" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:5" ht="14.25" customHeight="1">
       <x:c r="A65" s="4" t="s">
-        <x:v>110</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="B65" s="4" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C65" s="4" t="s">
-        <x:v>111</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="D65" s="5">
         <x:v>2012</x:v>
       </x:c>
       <x:c r="E65" s="5" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:5" ht="14.25" customHeight="1">
       <x:c r="A66" s="4" t="s">
-        <x:v>112</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="B66" s="4" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C66" s="4" t="s">
-        <x:v>113</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="D66" s="5">
         <x:v>2012</x:v>
       </x:c>
       <x:c r="E66" s="5" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:5" ht="14.25" customHeight="1">
       <x:c r="A67" s="4" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="B67" s="4" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C67" s="4" t="s">
-        <x:v>47</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="D67" s="5">
         <x:v>2012</x:v>
       </x:c>
       <x:c r="E67" s="5" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:5" ht="14.25" customHeight="1">
       <x:c r="A68" s="4" t="s">
+        <x:v>116</x:v>
+      </x:c>
+      <x:c r="B68" s="4" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C68" s="4" t="s">
         <x:v>115</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>116</x:v>
       </x:c>
       <x:c r="D68" s="5">
         <x:v>2012</x:v>
       </x:c>
       <x:c r="E68" s="5" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:5" ht="14.25" customHeight="1">
       <x:c r="A69" s="4" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="B69" s="4" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C69" s="4" t="s">
-        <x:v>116</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="D69" s="5">
         <x:v>2012</x:v>
       </x:c>
       <x:c r="E69" s="5" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:5" ht="14.25" customHeight="1">
       <x:c r="A70" s="4" t="s">
-        <x:v>118</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="B70" s="4" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C70" s="4" t="s">
-        <x:v>38</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="D70" s="5">
         <x:v>2012</x:v>
       </x:c>
       <x:c r="E70" s="5" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:5" ht="14.25" customHeight="1">
       <x:c r="A71" s="4" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="B71" s="4" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C71" s="4" t="s">
-        <x:v>57</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="D71" s="5">
-        <x:v>2012</x:v>
+        <x:v>2011</x:v>
       </x:c>
       <x:c r="E71" s="5" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:5" ht="14.25" customHeight="1">
       <x:c r="A72" s="4" t="s">
-        <x:v>119</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="B72" s="4" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C72" s="4" t="s">
-        <x:v>120</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="D72" s="5">
         <x:v>2011</x:v>
       </x:c>
       <x:c r="E72" s="5" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:5" ht="14.25" customHeight="1">
       <x:c r="A73" s="4" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="B73" s="4" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C73" s="4" t="s">
-        <x:v>47</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="D73" s="5">
         <x:v>2011</x:v>
       </x:c>
       <x:c r="E73" s="5" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:5" ht="14.25" customHeight="1">
       <x:c r="A74" s="4" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="B74" s="4" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C74" s="4" t="s">
-        <x:v>57</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="D74" s="5">
         <x:v>2011</x:v>
       </x:c>
       <x:c r="E74" s="5" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:5" ht="14.25" customHeight="1">
       <x:c r="A75" s="4" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="B75" s="4" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C75" s="4" t="s">
-        <x:v>61</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="D75" s="5">
-        <x:v>2011</x:v>
+        <x:v>2010</x:v>
       </x:c>
       <x:c r="E75" s="5" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:5" ht="14.25" customHeight="1">
       <x:c r="A76" s="4" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="B76" s="4" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C76" s="4" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="D76" s="5">
         <x:v>2010</x:v>
       </x:c>
       <x:c r="E76" s="5" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:5" ht="14.25" customHeight="1">
       <x:c r="A77" s="4" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="B77" s="4" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C77" s="4" t="s">
-        <x:v>57</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="D77" s="5">
         <x:v>2010</x:v>
       </x:c>
       <x:c r="E77" s="5" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:5" ht="14.25" customHeight="1">
       <x:c r="A78" s="4" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="B78" s="4" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C78" s="4" t="s">
-        <x:v>120</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="D78" s="5">
-        <x:v>2010</x:v>
+        <x:v>2009</x:v>
       </x:c>
       <x:c r="E78" s="5" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:5" ht="14.25" customHeight="1">
       <x:c r="A79" s="4" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="B79" s="4" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C79" s="4" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="D79" s="5">
-        <x:v>2009</x:v>
+        <x:v>2008</x:v>
       </x:c>
       <x:c r="E79" s="5" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
-    <x:row r="80" spans="1:5" ht="14.25" customHeight="1">
-[...15 lines deleted...]
-    </x:row>
   </x:sheetData>
-  <x:autoFilter ref="A1:E80"/>
+  <x:autoFilter ref="A1:E79"/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="3">
       <vt:lpstr>Evaluations</vt:lpstr>
       <vt:lpstr>Evaluations!Print_Area</vt:lpstr>
       <vt:lpstr>Evaluations!Print_Titles</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>