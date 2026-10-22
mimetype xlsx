--- v0 (2026-06-15)
+++ v1 (2026-10-22)
@@ -1,109 +1,115 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra21a97e2018f4a80" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a2d3a68bb14a4a51844031e0be837f64.psmdcp" Id="Rb84e6f77ebb74ff4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbcb7b1cd21484a00" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9922e21b18b741c897a774a163fed016.psmdcp" Id="Rc084b4d327e44288" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Evaluations" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames>
-    <x:definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">Evaluations!$A$1:$E$48</x:definedName>
+    <x:definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">Evaluations!$A$1:$E$49</x:definedName>
   </x:definedNames>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Evaluation</x:t>
   </x:si>
   <x:si>
     <x:t>Evaluation Type</x:t>
   </x:si>
   <x:si>
     <x:t>Unit/Country</x:t>
   </x:si>
   <x:si>
     <x:t>Completion Year</x:t>
   </x:si>
   <x:si>
     <x:t>Quality Rating</x:t>
   </x:si>
   <x:si>
     <x:t>Corporate Evaluation on UN Women's support to intergovernmental processes</x:t>
   </x:si>
   <x:si>
     <x:t>Corporate Evaluation</x:t>
   </x:si>
   <x:si>
     <x:t>Independent Evaluation Service (IES)</x:t>
   </x:si>
   <x:si>
     <x:t>Not Rated</x:t>
   </x:si>
   <x:si>
     <x:t>Country Portfolio Review</x:t>
   </x:si>
   <x:si>
     <x:t>Georgia</x:t>
   </x:si>
   <x:si>
+    <x:t>FINAL EVALUATION OF THE  UN WOMEN CARIBBEAN  MULTI-COUNTRY OFFICE  STRATEGIC NOTE 2022–2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Multi-Country Office for the Caribbean (Barbados)</x:t>
+  </x:si>
+  <x:si>
     <x:t>UN Women Ethiopia Country Portfolio Evaluation 2022-2025</x:t>
   </x:si>
   <x:si>
     <x:t>Ethiopia</x:t>
   </x:si>
   <x:si>
+    <x:t>Very Good</x:t>
+  </x:si>
+  <x:si>
     <x:t xml:space="preserve"> Developmental Evaluation of UN Women’s Work on The Care Economy in East And Southern Africa</x:t>
   </x:si>
   <x:si>
     <x:t>Regional Office for East and Southern Africa (Kenya)</x:t>
   </x:si>
   <x:si>
-    <x:t>Very Good</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Corporate Evaluation of UN Women's support to women's participation in peace processes</x:t>
   </x:si>
   <x:si>
     <x:t>Corporate evaluation of UN Women’s  support to violence against women (VAW) prevention  and response</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Evaluation Evidence Gap (EGM) Analysis (2025) </x:t>
   </x:si>
   <x:si>
     <x:t>Evaluation Thematique WEE</x:t>
   </x:si>
   <x:si>
     <x:t>Senegal</x:t>
   </x:si>
   <x:si>
     <x:t>Formative Evaluation of UN Women's Work in Sustainable Finance</x:t>
   </x:si>
   <x:si>
     <x:t>MCO Portfolio Evaluation of SN 2017-23</x:t>
   </x:si>
   <x:si>
     <x:t>Multi Country Office for Southern Africa (South Africa)</x:t>
   </x:si>
   <x:si>
     <x:t>Regional Office East and Southern Africa Strategic Note Evaluation 2022-2025</x:t>
@@ -139,53 +145,50 @@
     <x:t>Regional Office for Arab States (Egypt)</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Corporate evaluation of UN Women’s contribution to Women’s Economic Empowerment by advancing gender-responsive laws, frameworks, policies and partnerships </x:t>
   </x:si>
   <x:si>
     <x:t>Corporate evaluation of UN Women's support for capacity development of partners to respond to the needs of women and girls at national level</x:t>
   </x:si>
   <x:si>
     <x:t>Corporate Evaluation of UN Women's support to gender statistics (2018-2022)</x:t>
   </x:si>
   <x:si>
     <x:t>Corporate Formative Evaluation of UN Women's Work in the area of Climate Change</x:t>
   </x:si>
   <x:si>
     <x:t>Country Portfolio Evaluation</x:t>
   </x:si>
   <x:si>
     <x:t>Jordan</x:t>
   </x:si>
   <x:si>
     <x:t>Evaluation of Engagement with Civil Society in the Americas and Caribbean</x:t>
   </x:si>
   <x:si>
     <x:t>Evaluation of the UN Women Multi-Country Office for the Caribbean</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>Multi-Country Office for the Caribbean (Barbados)</x:t>
   </x:si>
   <x:si>
     <x:t>Sudan Country Portfolio Evaluation 2018-2023</x:t>
   </x:si>
   <x:si>
     <x:t>Sudan</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Corporate Evaluation on UN Women's Policy advocacy work </x:t>
   </x:si>
   <x:si>
     <x:t>Nepal</x:t>
   </x:si>
   <x:si>
     <x:t>Country Programme Evaluation in preparation for developing a new Strategic Note</x:t>
   </x:si>
   <x:si>
     <x:t>Malawi</x:t>
   </x:si>
   <x:si>
     <x:t>Good</x:t>
   </x:si>
   <x:si>
     <x:t>Evaluation of crisis response in Asia-Pacific (Annex 13 – Case Study on Cox’s Bazar)</x:t>
   </x:si>
@@ -641,51 +644,51 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:E48"/>
+  <x:dimension ref="A1:E49"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0">
       <x:pane xSplit="0" ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozenSplit"/>
     </x:sheetView>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="20.710625" style="1" customWidth="1"/>
     <x:col min="2" max="2" width="15.710625" style="1" customWidth="1"/>
     <x:col min="3" max="3" width="20.710625" style="1" customWidth="1"/>
     <x:col min="4" max="4" width="15.710625" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="20.567768" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:5" ht="14.25" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="D1" s="3" t="s">
@@ -735,789 +738,806 @@
       </x:c>
       <x:c r="B4" s="4" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C4" s="4" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="D4" s="5">
         <x:v>2026</x:v>
       </x:c>
       <x:c r="E4" s="5" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:5" ht="14.25" customHeight="1">
       <x:c r="A5" s="4" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B5" s="4" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C5" s="4" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D5" s="5">
-        <x:v>2025</x:v>
+        <x:v>2026</x:v>
       </x:c>
       <x:c r="E5" s="5" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:5" ht="14.25" customHeight="1">
       <x:c r="A6" s="4" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B6" s="4" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C6" s="4" t="s">
-        <x:v>7</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="D6" s="5">
         <x:v>2025</x:v>
       </x:c>
       <x:c r="E6" s="5" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:5" ht="14.25" customHeight="1">
       <x:c r="A7" s="4" t="s">
-        <x:v>17</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="B7" s="4" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C7" s="4" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="D7" s="5">
         <x:v>2025</x:v>
       </x:c>
       <x:c r="E7" s="5" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:5" ht="14.25" customHeight="1">
       <x:c r="A8" s="4" t="s">
-        <x:v>18</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="B8" s="4" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C8" s="4" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="D8" s="5">
         <x:v>2025</x:v>
       </x:c>
       <x:c r="E8" s="5" t="s">
-        <x:v>8</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:5" ht="14.25" customHeight="1">
       <x:c r="A9" s="4" t="s">
-        <x:v>19</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="B9" s="4" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C9" s="4" t="s">
-        <x:v>20</x:v>
+        <x:v>7</x:v>
       </x:c>
       <x:c r="D9" s="5">
         <x:v>2025</x:v>
       </x:c>
       <x:c r="E9" s="5" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:5" ht="14.25" customHeight="1">
       <x:c r="A10" s="4" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B10" s="4" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C10" s="4" t="s">
-        <x:v>7</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="D10" s="5">
         <x:v>2025</x:v>
       </x:c>
       <x:c r="E10" s="5" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:5" ht="14.25" customHeight="1">
       <x:c r="A11" s="4" t="s">
-        <x:v>22</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="B11" s="4" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C11" s="4" t="s">
-        <x:v>23</x:v>
+        <x:v>7</x:v>
       </x:c>
       <x:c r="D11" s="5">
         <x:v>2025</x:v>
       </x:c>
       <x:c r="E11" s="5" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:5" ht="14.25" customHeight="1">
       <x:c r="A12" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B12" s="4" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C12" s="4" t="s">
-        <x:v>14</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="D12" s="5">
         <x:v>2025</x:v>
       </x:c>
       <x:c r="E12" s="5" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:5" ht="14.25" customHeight="1">
       <x:c r="A13" s="4" t="s">
-        <x:v>25</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="B13" s="4" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C13" s="4" t="s">
-        <x:v>26</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="D13" s="5">
         <x:v>2025</x:v>
       </x:c>
       <x:c r="E13" s="5" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:5" ht="14.25" customHeight="1">
       <x:c r="A14" s="4" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B14" s="4" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C14" s="4" t="s">
-        <x:v>7</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="D14" s="5">
-        <x:v>2024</x:v>
+        <x:v>2025</x:v>
       </x:c>
       <x:c r="E14" s="5" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:5" ht="14.25" customHeight="1">
       <x:c r="A15" s="4" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B15" s="4" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C15" s="4" t="s">
-        <x:v>29</x:v>
+        <x:v>7</x:v>
       </x:c>
       <x:c r="D15" s="5">
         <x:v>2024</x:v>
       </x:c>
       <x:c r="E15" s="5" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:5" ht="14.25" customHeight="1">
       <x:c r="A16" s="4" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B16" s="4" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C16" s="4" t="s">
-        <x:v>7</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D16" s="5">
         <x:v>2024</x:v>
       </x:c>
       <x:c r="E16" s="5" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:5" ht="14.25" customHeight="1">
       <x:c r="A17" s="4" t="s">
-        <x:v>31</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="B17" s="4" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C17" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>7</x:v>
       </x:c>
       <x:c r="D17" s="5">
         <x:v>2024</x:v>
       </x:c>
       <x:c r="E17" s="5" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:5" ht="14.25" customHeight="1">
       <x:c r="A18" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B18" s="4" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C18" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="D18" s="5">
         <x:v>2024</x:v>
       </x:c>
       <x:c r="E18" s="5" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:5" ht="14.25" customHeight="1">
       <x:c r="A19" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B19" s="4" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C19" s="4" t="s">
-        <x:v>7</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="D19" s="5">
-        <x:v>2023</x:v>
+        <x:v>2024</x:v>
       </x:c>
       <x:c r="E19" s="5" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:5" ht="14.25" customHeight="1">
       <x:c r="A20" s="4" t="s">
-        <x:v>36</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="B20" s="4" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C20" s="4" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="D20" s="5">
         <x:v>2023</x:v>
       </x:c>
       <x:c r="E20" s="5" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:5" ht="14.25" customHeight="1">
       <x:c r="A21" s="4" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="B21" s="4" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C21" s="4" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="D21" s="5">
         <x:v>2023</x:v>
       </x:c>
       <x:c r="E21" s="5" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:5" ht="14.25" customHeight="1">
       <x:c r="A22" s="4" t="s">
-        <x:v>38</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="B22" s="4" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C22" s="4" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="D22" s="5">
         <x:v>2023</x:v>
       </x:c>
       <x:c r="E22" s="5" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:5" ht="14.25" customHeight="1">
       <x:c r="A23" s="4" t="s">
-        <x:v>39</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="B23" s="4" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C23" s="4" t="s">
-        <x:v>40</x:v>
+        <x:v>7</x:v>
       </x:c>
       <x:c r="D23" s="5">
         <x:v>2023</x:v>
       </x:c>
       <x:c r="E23" s="5" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:5" ht="14.25" customHeight="1">
       <x:c r="A24" s="4" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B24" s="4" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C24" s="4" t="s">
-        <x:v>7</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="D24" s="5">
         <x:v>2023</x:v>
       </x:c>
       <x:c r="E24" s="5" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:5" ht="14.25" customHeight="1">
       <x:c r="A25" s="4" t="s">
-        <x:v>42</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="B25" s="4" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C25" s="4" t="s">
-        <x:v>43</x:v>
+        <x:v>7</x:v>
       </x:c>
       <x:c r="D25" s="5">
         <x:v>2023</x:v>
       </x:c>
       <x:c r="E25" s="5" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:5" ht="14.25" customHeight="1">
       <x:c r="A26" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B26" s="4" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C26" s="4" t="s">
-        <x:v>45</x:v>
+        <x:v>12</x:v>
       </x:c>
       <x:c r="D26" s="5">
         <x:v>2023</x:v>
       </x:c>
       <x:c r="E26" s="5" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:5" ht="14.25" customHeight="1">
       <x:c r="A27" s="4" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="B27" s="4" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C27" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
-      <x:c r="B27" s="4" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="D27" s="5">
-        <x:v>2022</x:v>
+        <x:v>2023</x:v>
       </x:c>
       <x:c r="E27" s="5" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:5" ht="14.25" customHeight="1">
       <x:c r="A28" s="4" t="s">
-        <x:v>39</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="B28" s="4" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C28" s="4" t="s">
-        <x:v>47</x:v>
+        <x:v>7</x:v>
       </x:c>
       <x:c r="D28" s="5">
         <x:v>2022</x:v>
       </x:c>
       <x:c r="E28" s="5" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:5" ht="14.25" customHeight="1">
       <x:c r="A29" s="4" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="B29" s="4" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C29" s="4" t="s">
         <x:v>48</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>49</x:v>
       </x:c>
       <x:c r="D29" s="5">
         <x:v>2022</x:v>
       </x:c>
       <x:c r="E29" s="5" t="s">
-        <x:v>50</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:5" ht="14.25" customHeight="1">
       <x:c r="A30" s="4" t="s">
-        <x:v>51</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="B30" s="4" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C30" s="4" t="s">
-        <x:v>52</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="D30" s="5">
         <x:v>2022</x:v>
       </x:c>
       <x:c r="E30" s="5" t="s">
-        <x:v>8</x:v>
+        <x:v>51</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:5" ht="14.25" customHeight="1">
       <x:c r="A31" s="4" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="B31" s="4" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C31" s="4" t="s">
         <x:v>53</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>54</x:v>
       </x:c>
       <x:c r="D31" s="5">
         <x:v>2022</x:v>
       </x:c>
       <x:c r="E31" s="5" t="s">
-        <x:v>15</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:5" ht="14.25" customHeight="1">
       <x:c r="A32" s="4" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="B32" s="4" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C32" s="4" t="s">
         <x:v>55</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>7</x:v>
       </x:c>
       <x:c r="D32" s="5">
         <x:v>2022</x:v>
       </x:c>
       <x:c r="E32" s="5" t="s">
-        <x:v>8</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:5" ht="14.25" customHeight="1">
       <x:c r="A33" s="4" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B33" s="4" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C33" s="4" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="D33" s="5">
-        <x:v>2021</x:v>
+        <x:v>2022</x:v>
       </x:c>
       <x:c r="E33" s="5" t="s">
-        <x:v>15</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:5" ht="14.25" customHeight="1">
       <x:c r="A34" s="4" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B34" s="4" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C34" s="4" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="D34" s="5">
         <x:v>2021</x:v>
       </x:c>
       <x:c r="E34" s="5" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:5" ht="14.25" customHeight="1">
       <x:c r="A35" s="4" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B35" s="4" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C35" s="4" t="s">
-        <x:v>59</x:v>
+        <x:v>7</x:v>
       </x:c>
       <x:c r="D35" s="5">
         <x:v>2021</x:v>
       </x:c>
       <x:c r="E35" s="5" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:5" ht="14.25" customHeight="1">
       <x:c r="A36" s="4" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="B36" s="4" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C36" s="4" t="s">
         <x:v>60</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>61</x:v>
       </x:c>
       <x:c r="D36" s="5">
         <x:v>2021</x:v>
       </x:c>
       <x:c r="E36" s="5" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:5" ht="14.25" customHeight="1">
       <x:c r="A37" s="4" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="B37" s="4" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C37" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
-      <x:c r="B37" s="4" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="D37" s="5">
-        <x:v>2020</x:v>
+        <x:v>2021</x:v>
       </x:c>
       <x:c r="E37" s="5" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:5" ht="14.25" customHeight="1">
       <x:c r="A38" s="4" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B38" s="4" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C38" s="4" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="D38" s="5">
         <x:v>2020</x:v>
       </x:c>
       <x:c r="E38" s="5" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:5" ht="14.25" customHeight="1">
       <x:c r="A39" s="4" t="s">
-        <x:v>39</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="B39" s="4" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C39" s="4" t="s">
-        <x:v>64</x:v>
+        <x:v>7</x:v>
       </x:c>
       <x:c r="D39" s="5">
         <x:v>2020</x:v>
       </x:c>
       <x:c r="E39" s="5" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:5" ht="14.25" customHeight="1">
       <x:c r="A40" s="4" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="B40" s="4" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C40" s="4" t="s">
         <x:v>65</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>7</x:v>
       </x:c>
       <x:c r="D40" s="5">
         <x:v>2020</x:v>
       </x:c>
       <x:c r="E40" s="5" t="s">
-        <x:v>8</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:5" ht="14.25" customHeight="1">
       <x:c r="A41" s="4" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B41" s="4" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C41" s="4" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="D41" s="5">
-        <x:v>2019</x:v>
+        <x:v>2020</x:v>
       </x:c>
       <x:c r="E41" s="5" t="s">
-        <x:v>15</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:5" ht="14.25" customHeight="1">
       <x:c r="A42" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B42" s="4" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C42" s="4" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="D42" s="5">
         <x:v>2019</x:v>
       </x:c>
       <x:c r="E42" s="5" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:5" ht="14.25" customHeight="1">
       <x:c r="A43" s="4" t="s">
-        <x:v>39</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="B43" s="4" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C43" s="4" t="s">
-        <x:v>52</x:v>
+        <x:v>7</x:v>
       </x:c>
       <x:c r="D43" s="5">
         <x:v>2019</x:v>
       </x:c>
       <x:c r="E43" s="5" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:5" ht="14.25" customHeight="1">
       <x:c r="A44" s="4" t="s">
-        <x:v>68</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="4" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C44" s="4" t="s">
-        <x:v>7</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="D44" s="5">
-        <x:v>2018</x:v>
+        <x:v>2019</x:v>
       </x:c>
       <x:c r="E44" s="5" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:5" ht="14.25" customHeight="1">
       <x:c r="A45" s="4" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B45" s="4" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C45" s="4" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="D45" s="5">
-        <x:v>2017</x:v>
+        <x:v>2018</x:v>
       </x:c>
       <x:c r="E45" s="5" t="s">
-        <x:v>70</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:5" ht="14.25" customHeight="1">
       <x:c r="A46" s="4" t="s">
-        <x:v>39</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="B46" s="4" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C46" s="4" t="s">
-        <x:v>71</x:v>
+        <x:v>7</x:v>
       </x:c>
       <x:c r="D46" s="5">
         <x:v>2017</x:v>
       </x:c>
       <x:c r="E46" s="5" t="s">
-        <x:v>15</x:v>
+        <x:v>71</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:5" ht="14.25" customHeight="1">
       <x:c r="A47" s="4" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="B47" s="4" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C47" s="4" t="s">
         <x:v>72</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>49</x:v>
       </x:c>
       <x:c r="D47" s="5">
         <x:v>2017</x:v>
       </x:c>
       <x:c r="E47" s="5" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:5" ht="14.25" customHeight="1">
       <x:c r="A48" s="4" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B48" s="4" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C48" s="4" t="s">
-        <x:v>7</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="D48" s="5">
+        <x:v>2017</x:v>
+      </x:c>
+      <x:c r="E48" s="5" t="s">
+        <x:v>15</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="49" spans="1:5" ht="14.25" customHeight="1">
+      <x:c r="A49" s="4" t="s">
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="B49" s="4" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C49" s="4" t="s">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c r="D49" s="5">
         <x:v>2016</x:v>
       </x:c>
-      <x:c r="E48" s="5" t="s">
+      <x:c r="E49" s="5" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
-  <x:autoFilter ref="A1:E48"/>
+  <x:autoFilter ref="A1:E49"/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="3">
       <vt:lpstr>Evaluations</vt:lpstr>
       <vt:lpstr>Evaluations!Print_Area</vt:lpstr>
       <vt:lpstr>Evaluations!Print_Titles</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>