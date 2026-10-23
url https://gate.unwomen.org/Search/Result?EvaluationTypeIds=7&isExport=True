--- v1 (2026-10-22)
+++ v2 (2026-10-23)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbcb7b1cd21484a00" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9922e21b18b741c897a774a163fed016.psmdcp" Id="Rc084b4d327e44288" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc2ebe5001fa44e80" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/69dfeed2c23d4fc291f588aedb184225.psmdcp" Id="Rfd6f1d6f433144bf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Evaluations" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames>
     <x:definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">Evaluations!$A$1:$E$49</x:definedName>
   </x:definedNames>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Evaluation</x:t>
   </x:si>
   <x:si>
     <x:t>Evaluation Type</x:t>