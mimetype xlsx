--- v1 (2026-08-15)
+++ v2 (2026-10-03)
@@ -1,86 +1,86 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R68f05c23414f4394" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/fe1f4df6602f4115a0aaa4aa24f670b7.psmdcp" Id="R7f20ac5745124e6e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb89de02b45b74d79" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8b98358ee26a40ea9cc74b70c7b53f78.psmdcp" Id="R0e8451e107474267" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Evaluations" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames>
     <x:definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">Evaluations!$A$1:$E$2</x:definedName>
   </x:definedNames>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Evaluation</x:t>
   </x:si>
   <x:si>
     <x:t>Evaluation Type</x:t>
   </x:si>
   <x:si>
     <x:t>Unit/Country</x:t>
   </x:si>
   <x:si>
     <x:t>Completion Year</x:t>
   </x:si>
   <x:si>
     <x:t>Quality Rating</x:t>
   </x:si>
   <x:si>
-    <x:t>Evaluación final de la Nota Estratégica 2022-2026 Ecuador</x:t>
+    <x:t>Country Portfolio Evaluation Tunisia</x:t>
   </x:si>
   <x:si>
     <x:t>Strategic Note Evaluation (e.g. CPEs)</x:t>
   </x:si>
   <x:si>
-    <x:t>Ecuador</x:t>
-[...2 lines deleted...]
-    <x:t>Not Rated</x:t>
+    <x:t>Tunisia</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Very Good</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="0" formatCode=""/>
   </x:numFmts>
   <x:fonts count="2">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>